--- v0 (2025-11-16)
+++ v1 (2026-09-24)
@@ -1,4826 +1,3949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="421232A4" w14:textId="77777777" w:rsidR="008C5B35" w:rsidRPr="00615F03" w:rsidRDefault="008C5B35" w:rsidP="00615F03">
+    <w:p w14:paraId="6E61B2FF" w14:textId="77777777" w:rsidR="00AC235E" w:rsidRPr="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00615F03">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Pielikums Ministru kabineta</w:t>
+        <w:t>2. pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D8FD9" w14:textId="77777777" w:rsidR="008C5B35" w:rsidRPr="00615F03" w:rsidRDefault="008C5B35" w:rsidP="00615F03">
+    <w:p w14:paraId="351CDB5F" w14:textId="77777777" w:rsidR="00AC235E" w:rsidRPr="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00615F03">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014.gada </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Ministru kabineta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F18935F" w14:textId="77777777" w:rsidR="00AC235E" w:rsidRPr="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.decembra </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>noteikumiem Nr.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>2014. gada 2. decembra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A9DFA6" w14:textId="5CDA5E67" w:rsidR="00AC235E" w:rsidRPr="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>748</w:t>
+        <w:t>noteikumiem Nr. 748</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F4629B" w14:textId="77777777" w:rsidR="008C5B35" w:rsidRPr="00615F03" w:rsidRDefault="008C5B35" w:rsidP="00615F03">
+    <w:p w14:paraId="65E50FE5" w14:textId="5AA54E8B" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00615F03">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>„</w:t>
-[...15 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>(Pielikums MK 24.10.2017. noteikumu Nr. 638 redakcijā)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3777A7EE" w14:textId="77777777" w:rsidR="008C5B35" w:rsidRPr="00B451B7" w:rsidRDefault="008C5B35" w:rsidP="008C5B35">
+    <w:p w14:paraId="4BBD50B6" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">SMILTENES NOVADA </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PAŠVALDĪBAI</w:t>
+        <w:t>Juridiskās personas iesniegums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B4F218" w14:textId="77777777" w:rsidR="0009044A" w:rsidRPr="00206A3B" w:rsidRDefault="0009044A" w:rsidP="0009044A">
+    <w:p w14:paraId="512B3E87" w14:textId="77777777" w:rsidR="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13280FC7" w14:textId="25C9FE3D" w:rsidR="00AC235E" w:rsidRPr="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SMILTENES NOVADA PAŠVALDĪBAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F1EE5C" w14:textId="77777777" w:rsidR="00AC235E" w:rsidRPr="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206A3B">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dārza ielā 3, Smiltenē, Smiltenes novads, LV-4729</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B864F4" w14:textId="2095FDEE" w:rsidR="0009044A" w:rsidRPr="00206A3B" w:rsidRDefault="0009044A" w:rsidP="0009044A">
+    <w:p w14:paraId="1651E138" w14:textId="77777777" w:rsidR="00AC235E" w:rsidRPr="00AC235E" w:rsidRDefault="00AC235E" w:rsidP="00AC235E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206A3B">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-pasts: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00282729" w:rsidRPr="0078541B">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00AC235E">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:eastAsia="lv-LV"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>pasts@smiltenesnovads.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00206A3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2BF03A" w14:textId="7D8A61B6" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Iesniegums par darījumu ar lauksaimniecības zemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AF838" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rStyle w:val="tvhtml"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saskaņā ar Ministru kabineta 2014. gada 2. decembra noteikumiem Nr. 748</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> "Noteikumi par darījumiem ar lauksaimniecības zemi" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rStyle w:val="tvhtml"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ūdzu piekrišanu lauksaimniecības zemes iegūšanai īpašumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E059D23" w14:textId="77777777" w:rsidR="009A5747" w:rsidRPr="0009044A" w:rsidRDefault="009A5747" w:rsidP="008C5B35">
+    <w:p w14:paraId="7E036873" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-        <w:t>esniegums par darījumiem ar lauksaimniecības zemi</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I. Iesniedzējs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8515"/>
+        <w:gridCol w:w="272"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="57A3F853" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="008C6D1B" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="272" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="264246D4" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="2A76CA9A" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8515" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="487A6E2B" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nosaukums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE139E5" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A474991" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-48"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="3432"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="2C22B7B2" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BDE0E6E" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reģistrācijas numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60DC41C3" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD3D1B1" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65207D2B" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A6EBCDB" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="754FD60D" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D3AF48" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DF808B0" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F72363C" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B975DA9" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F0E945" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D31E3D7" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DFE9EE5" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9322"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="24F3A39C" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AEDEEEC" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="556558D5" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31D86347" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(juridiskā adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="286B44A3" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0DCC81" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="243D970F" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3634D78A" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(tālruņa numurs, elektroniskā pasta adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="429692C3" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69D8F0B1" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="18F2C751" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2589223A" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nerezidentam – valsts, kuras rezidents ir ārvalsts juridiskā persona)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FBBEA00" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II. Iesniedzējs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – persona, kurai ir pirmpirkuma tiesības (ja attiecināms)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9039"/>
+        <w:gridCol w:w="283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="13D79FE2" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9039" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="682EA13D" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FECA089" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="6EA73590" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9039" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="521D5B18" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nosaukums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C9830" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1FBEC422" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-48"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="3432"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="1DA8B47A" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="747718B3" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reģistrācijas numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FB8EC1" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28A0422E" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27179DCD" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="500D9910" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B5E19D" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409D25F7" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C65E14" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40140DF1" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C67A6DF" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F79AE6D" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A255746" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="159203CE" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-10"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="426"/>
-        <w:gridCol w:w="6796"/>
+        <w:gridCol w:w="8787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B451B7" w:rsidRPr="00B451B7" w14:paraId="11F1EEEA" w14:textId="77777777" w:rsidTr="0009044A">
-[...37 lines deleted...]
-              <w:t>_______________________________________________</w:t>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="35ED2E65" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C208076" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="60C8D2BB" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6719B886" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(juridiskā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B451B7" w:rsidRPr="00B451B7" w14:paraId="7CA6E3BE" w14:textId="77777777" w:rsidTr="0009044A">
-[...4 lines deleted...]
-          <w:p w14:paraId="09675383" w14:textId="77777777" w:rsidR="0007285F" w:rsidRPr="00B451B7" w:rsidRDefault="0007285F" w:rsidP="00785D41">
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="7B190879" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134938E9" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="2FA70581" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A671541" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="5BFB8D86" w14:textId="77777777" w:rsidR="0007285F" w:rsidRPr="0009044A" w:rsidRDefault="00DD0E26" w:rsidP="00785D41">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(tālruņa numurs, elektroniskā pasta adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="2C503E4D" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="358AE3C1" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="5CD3FE7C" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D72EBFD" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>n</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nerezidentam – valsts, kuras rezidents ir ārvalsts juridiskā persona)</w:t>
             </w:r>
-            <w:r w:rsidR="0061481D" w:rsidRPr="0009044A">
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="297BEF2E" w14:textId="77777777" w:rsidR="004F6CAF" w:rsidRDefault="00DE0AA4" w:rsidP="00867284">
+    <w:p w14:paraId="062B628C" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2025 lines deleted...]
-        <w:t>VI. Patiesie labuma guvēji</w:t>
+        <w:t>III. Iesniedzēja pilnvarotā persona</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="30" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="30" w:type="dxa"/>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9354"/>
+        <w:gridCol w:w="8787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="2547EE8C" w14:textId="77777777" w:rsidTr="006A42D1">
-[...12 lines deleted...]
-          <w:p w14:paraId="11A941A4" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="006A42D1" w:rsidRDefault="006A42D1" w:rsidP="006A42D1">
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="146EA20A" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7368BEDA" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="2473181E" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="734B2263" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t> </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="6998DA8F" w14:textId="77777777" w:rsidTr="006A42D1">
-[...13 lines deleted...]
-          <w:p w14:paraId="53972CA7" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="00867284" w:rsidRDefault="006A42D1" w:rsidP="006A42D1">
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="7FA51678" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E70FCF4" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="14904195" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B5C0748" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...95 lines deleted...]
-              <w:t> </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(pilnvaras numurs un izsniegšanas datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69CE8587" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRDefault="006A42D1" w:rsidP="00867284">
+    <w:p w14:paraId="4D362AD8" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A42D1">
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...27 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>IV. Darījuma objekts</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5266" w:type="pct"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="432" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="30" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="30" w:type="dxa"/>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8650"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="530"/>
+        <w:gridCol w:w="8787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="1BC7984F" w14:textId="77777777" w:rsidTr="00206A3B">
-[...28 lines deleted...]
-              <w:t> </w:t>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="7FEB3706" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2375F957" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="1E4AAD26" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DAAD8C3" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nekustamā īpašuma kadastra numurs, zemes vienības kadastra apzīmējums, adrese)</w:t>
             </w:r>
-            <w:r w:rsidR="00206A3B" w:rsidRPr="005A76B1">
-[...58 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="6C1E196A" w14:textId="77777777" w:rsidTr="00206A3B">
-[...47 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="2B190B11" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31E14B78" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="5A70F29A" w14:textId="77777777" w:rsidTr="00206A3B">
-[...238 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="420AD6B2" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ACA6829" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="284A2F48" w14:textId="77777777" w:rsidR="00E91EC3" w:rsidRDefault="00E91EC3" w:rsidP="00206A3B">
+    <w:p w14:paraId="57DD7D31" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...27 lines deleted...]
-        <w:t>VIII. Pielikumā:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V. Zemes turpmākās izmantošanas mērķis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="30" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="30" w:type="dxa"/>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="601"/>
-        <w:gridCol w:w="8753"/>
+        <w:gridCol w:w="8787"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="4418245D" w14:textId="77777777" w:rsidTr="00206A3B">
-[...55 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="7825AC1F" w14:textId="77777777" w:rsidTr="00AC235E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A6963C7" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="3C6D8CA6" w14:textId="77777777" w:rsidTr="00206A3B">
-[...56 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="06315F9A" w14:textId="77777777" w:rsidTr="00AC235E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58491181" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="37B585A6" w14:textId="77777777" w:rsidTr="00206A3B">
-[...57 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="78E2F383" w14:textId="77777777" w:rsidTr="00AC235E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F2D5357" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49D50958" w14:textId="77777777" w:rsidR="00206A3B" w:rsidRDefault="00206A3B" w:rsidP="00F54C0D">
+    <w:p w14:paraId="13B157D7" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VI. Apliecinājums par atbilstību likuma "Par zemes privatizāciju lauku apvidos" 28.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>panta pirmās daļas 2. punkta "b" un "d" apakšpunkta nosacījumiem</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0CD45F38" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="00206A3B" w:rsidRDefault="00206A3B" w:rsidP="00F54C0D">
+    <w:p w14:paraId="75E244DA" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk10805470"/>
-[...53 lines deleted...]
-        <w:t>_________________________________________</w:t>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apliecinu, ka: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(atbilstošo atzīmēt ar X) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A55B08C" w14:textId="77777777" w:rsidR="00206A3B" w:rsidRPr="006A42D1" w:rsidRDefault="00206A3B" w:rsidP="00F54C0D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8180"/>
+        <w:gridCol w:w="607"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="170C844A" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04785F2D" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) zemi lauksaimnieciskajā darbībā sākšu izmantot gada laikā pēc tās iegādes un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>to izmantošu arī turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1910112343"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="18E7FE1E" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC235E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="4AFC65B7" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="563BD7FC" w14:textId="54EDD3D1" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) zemi lauksaimnieciskajā darbībā sākšu izmantot triju gadu laikā pēc tās iegādes un </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>to izmantošu arī turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1145322818"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="50D9B4DD" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC235E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FD6F8BE" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="30" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="30" w:type="dxa"/>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1341"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5698"/>
+        <w:gridCol w:w="8177"/>
+        <w:gridCol w:w="610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A42D1" w:rsidRPr="006A42D1" w14:paraId="0D224755" w14:textId="77777777" w:rsidTr="006A42D1">
-[...8 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="45D8140E" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05117402" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Apliecinu, ka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> visi patiesie labuma guvēji ir likuma "Par zemes privatizāciju lauku apvidos" 28. panta pirmās daļas 1. punktā minētās personas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(atzīmēt ar X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1065306139"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="099C222F" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC235E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18E81231" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VII. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atiesie labuma guvēji</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8787"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="5643F4BF" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D508D27" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="15E8513C" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08112C97" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(dati, kas identificē patieso labuma guvēju – fizisko personu: vārds, uzvārds un personas kods, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>bet, ja tāda nav, – cita informācija, kas dod iespēju identificēt fizisko personu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="5042574D" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C811D01" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="77FA2F84" w14:textId="77777777" w:rsidTr="00951B54">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C1BF7B2" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4DE9F28D" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VIII. Apliecinājums par atbilstību likuma "Par zemes privatizāciju lauku apvidos" 30.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta trešās daļas 3. punkta nosacījumam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ja attiecināms)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72619B3C" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atzīmēt ar X)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8178"/>
+        <w:gridCol w:w="609"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="0748C442" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="258D3C4B" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Apliecinu, ka attiecīgā zeme turpmāk tiks izmantota zemes dzīļu izmantošanai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1157103122"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="364EC783" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC235E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C8F9069" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atzīmēt ar X)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="433"/>
+        <w:gridCol w:w="8354"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="26A5BC6D" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1681773374"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="454" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AA3F5DF" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC235E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1C2AE0" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apzinos, ka man var </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uzlikt administratīvo sodu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja gada laikā nesākšu izmantot lauksaimnieciskajā darbībā zemi, kas iepriekšējā vai kārtējā gadā ir bijusi pieteikta tiešajiem maksājumiem, un to neizmantošu arī turpmāk vai ja triju gadu laikā nesākšu izmantot lauksaimnieciskajā darbībā zemi, kas iepriekšējā vai kārtējā gadā nav bijusi pieteikta tiešajiem maksājumiem, un to neizmantošu arī turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3FAFDF9B" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IX. Pielikumi</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="399"/>
+        <w:gridCol w:w="8388"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="0A9187CA" w14:textId="77777777" w:rsidTr="00AC235E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08CB41EA" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78AC71AA" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="020B546C" w14:textId="77777777" w:rsidTr="00AC235E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C12FBC5" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F516E8F" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="722FF4C6" w14:textId="77777777" w:rsidTr="00AC235E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07B25901" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="600D1D75" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="404D1C22" w14:textId="77777777" w:rsidTr="00AC235E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34CE3456" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65BA8A00" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="693D2109" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69294A8E" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atzīmēt ar X)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8177"/>
+        <w:gridCol w:w="610"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="14DFA3E0" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="701E2630" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Piekrītu informāciju par iesnieguma izskatīšanas gaitu saņemt uz elektroniskā pasta adresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-341400973"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4FAC0243" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AC235E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="629E928D" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="2753"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="2279"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="3E06193A" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="786924AE" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74B111E8" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4808E44C" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="182B0A8F" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4640C659" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4145"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00120583" w:rsidRPr="00AC235E" w14:paraId="10FF0448" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5462D675" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="006A42D1" w:rsidRDefault="006A42D1" w:rsidP="00F54C0D">
+          <w:p w14:paraId="0B029832" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...160 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(datums</w:t>
             </w:r>
-            <w:r w:rsidR="00F54C0D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A42D1">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D956CA2" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5002529A" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="006A42D1" w:rsidRDefault="006A42D1" w:rsidP="00F54C0D">
+          <w:p w14:paraId="68758513" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(paraksts</w:t>
             </w:r>
-            <w:r w:rsidR="00F54C0D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A42D1">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F7F1E6A" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04BC54EF" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="006A42D1" w:rsidRDefault="006A42D1" w:rsidP="00F54C0D">
-            <w:pPr>
+          <w:p w14:paraId="4ABEB3A8" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4145"/>
+              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC235E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43E749BD" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="006A42D1" w:rsidRDefault="006A42D1" w:rsidP="00F54C0D">
+    <w:p w14:paraId="0C8021F6" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A42D1">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Z. v.</w:t>
       </w:r>
-      <w:r w:rsidR="00F54C0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B04B59F" w14:textId="77777777" w:rsidR="00F54C0D" w:rsidRDefault="00F54C0D" w:rsidP="00F54C0D">
+    <w:p w14:paraId="2AA39F01" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB86610" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="00F54C0D" w:rsidRDefault="006A42D1" w:rsidP="00F54C0D">
+    <w:p w14:paraId="6217AB86" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Piezīmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411C1C6E" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Atzīmē, ja zeme iepriekšējā vai kārtējā gadā ir bijusi pieteikta tiešajiem maksājumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7B7F40" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Atzīmē, ja zeme iepriekšējā vai kārtējā gadā nav bijusi pieteikta tiešajiem maksājumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CDAB8B" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Neatzīmē, ja attiecīgā zeme paredzēta zemes dzīļu izmantošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773ABF8C" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Atzīmē, ja lauksaimniecības zemi vēlas iegūt īpašumā zemes dzīļu izmantošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D345B6" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1565"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Neatzīmē, ja attiecīgā zeme paredzēta zemes dzīļu izmantošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2627A9" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00AC235E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1565"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC235E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Dokumenta rekvizītus "datums", "paraksts" un "Z. v." neaizpilda, ja dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CC88B7" w14:textId="77777777" w:rsidR="00120583" w:rsidRPr="00AC235E" w:rsidRDefault="00120583" w:rsidP="00120583">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54C0D">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="23302A5D" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="00F54C0D" w:rsidRDefault="00F54C0D" w:rsidP="00F54C0D">
+    <w:p w14:paraId="1EA593F2" w14:textId="77777777" w:rsidR="00C3045B" w:rsidRPr="00AC235E" w:rsidRDefault="00C3045B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F54C0D">
-[...61 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="09D5EE42" w14:textId="77777777" w:rsidR="006A42D1" w:rsidRPr="00F54C0D" w:rsidRDefault="00F54C0D" w:rsidP="00F54C0D">
-[...223 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:sectPr w:rsidR="00C3045B" w:rsidRPr="00AC235E" w:rsidSect="00AC235E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="1134" w:bottom="426" w:left="1418" w:header="284" w:footer="311" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1701" w:header="340" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36506391" w14:textId="77777777" w:rsidR="00AD1D8B" w:rsidRDefault="00AD1D8B" w:rsidP="001B0C6B">
+    <w:p w14:paraId="52C032C9" w14:textId="77777777" w:rsidR="00100E4C" w:rsidRDefault="00100E4C" w:rsidP="00AC235E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73E5B83C" w14:textId="77777777" w:rsidR="00AD1D8B" w:rsidRDefault="00AD1D8B" w:rsidP="001B0C6B">
+    <w:p w14:paraId="08D247EC" w14:textId="77777777" w:rsidR="00100E4C" w:rsidRDefault="00100E4C" w:rsidP="00AC235E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03A58B3B" w14:textId="77777777" w:rsidR="00AD1D8B" w:rsidRDefault="00AD1D8B" w:rsidP="001B0C6B">
+    <w:p w14:paraId="3BDD3253" w14:textId="77777777" w:rsidR="00100E4C" w:rsidRDefault="00100E4C" w:rsidP="00AC235E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C7A13F0" w14:textId="77777777" w:rsidR="00AD1D8B" w:rsidRDefault="00AD1D8B" w:rsidP="001B0C6B">
+    <w:p w14:paraId="50199118" w14:textId="77777777" w:rsidR="00100E4C" w:rsidRDefault="00100E4C" w:rsidP="00AC235E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...232 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008C5B35"/>
-[...111 lines deleted...]
-    <w:rsid w:val="00FB57A2"/>
+    <w:rsidRoot w:val="00120583"/>
+    <w:rsid w:val="00100E4C"/>
+    <w:rsid w:val="00120583"/>
+    <w:rsid w:val="00951B54"/>
+    <w:rsid w:val="00A91440"/>
+    <w:rsid w:val="00AC235E"/>
+    <w:rsid w:val="00C3045B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D2D4527"/>
-  <w15:docId w15:val="{6BE199DB-26FB-4676-8A7D-CD1389E5103C}"/>
+  <w14:docId w14:val="13437831"/>
+  <w15:docId w15:val="{44414A68-A801-4D3F-BC79-91E0C0416138}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5173,378 +4296,253 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00120583"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="008C5B35"/>
+    <w:rsid w:val="00120583"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
-[...15 lines deleted...]
-    <w:name w:val="Galvene Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tvhtml">
+    <w:name w:val="tv_html"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Galvene"/>
-[...23 lines deleted...]
-    <w:rsid w:val="001B0C6B"/>
+    <w:rsid w:val="00120583"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D90487"/>
+    <w:rsid w:val="00120583"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
     <w:name w:val="Balonteksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D90487"/>
+    <w:rsid w:val="00120583"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
-[...3 lines deleted...]
-    <w:rsid w:val="00D90487"/>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC235E"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC235E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007124D1"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC235E"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tvhtml">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC235E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A42D1"/>
+    <w:rsid w:val="00AC235E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...92 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@smiltenesnovads.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2009/73?locale=LV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2013/1307?locale=LV" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2009/73?locale=LV" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/ta/id/74241-par-zemes-privatizaciju-lauku-apvidos" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/ta/id/74241-par-zemes-privatizaciju-lauku-apvidos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2013/1307?locale=LV" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@smiltenesnovads.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tēma">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Iestāde">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Iestāde">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5572,51 +4570,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Iestāde">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5744,94 +4742,55 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1389</Characters>
+  <Pages>3</Pages>
+  <Words>2252</Words>
+  <Characters>1285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>10</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>zm</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3818</CharactersWithSpaces>
+  <CharactersWithSpaces>3530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rihards Paunins</dc:creator>
+  <dc:creator>vija.skutane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>