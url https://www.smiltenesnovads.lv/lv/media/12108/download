--- v0 (2025-11-16)
+++ v1 (2026-09-24)
@@ -1,4593 +1,3595 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21A3242E" w14:textId="77777777" w:rsidR="001D23CE" w:rsidRPr="00615F03" w:rsidRDefault="001D23CE" w:rsidP="00C3553F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="049ADC90" w14:textId="440C2F25" w:rsidR="0010599F" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00615F03">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Pielikums Ministru kabineta</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+        <w:t>Ministru kabineta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014.gada </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+        <w:t>2014. gada 2. decembra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.decembra </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+        <w:t>noteikumiem Nr. 748</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A684015" w14:textId="7A82BD08" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">noteikumiem Nr. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>748</w:t>
+        <w:t>(Pielikums MK 24.10.2017. noteikumu Nr. 638 redakcijā)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122B0B11" w14:textId="77777777" w:rsidR="001D23CE" w:rsidRPr="00615F03" w:rsidRDefault="001D23CE" w:rsidP="001D23CE">
-[...31 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F4DB985" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">SMILTENES NOVADA </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PAŠVALDĪBAI</w:t>
+        <w:t>Fiziskās personas iesniegums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D67F09E" w14:textId="77777777" w:rsidR="001D23CE" w:rsidRPr="00206A3B" w:rsidRDefault="001D23CE" w:rsidP="001D23CE">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23D306F9" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0223AF26" w14:textId="77777777" w:rsidR="0010599F" w:rsidRPr="0010599F" w:rsidRDefault="0010599F" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SMILTENES NOVADA PAŠVALDĪBAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E02FB5B" w14:textId="77777777" w:rsidR="0010599F" w:rsidRPr="0010599F" w:rsidRDefault="0010599F" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dārza ielā 3, Smiltenē, Smiltenes novads, LV-4729</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3967B97C" w14:textId="43718E87" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0010599F" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-pasts: pasts@smiltenesnovads.lv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F409B7" w14:textId="77777777" w:rsidR="0010599F" w:rsidRDefault="0010599F" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B43998B" w14:textId="6EE84D8D" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Iesniegums par darījumu ar lauksaimniecības zemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3156BC32" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rStyle w:val="tvhtml"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saskaņā ar Ministru kabineta 2014. gada 2. decembra noteikumiem Nr. 748</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Dārza ielā 3, Smiltenē, Smiltenes novads, LV-4729</w:t>
+        <w:t xml:space="preserve"> "Noteikumi par darījumiem ar lauksaimniecības zemi" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rStyle w:val="tvhtml"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ūdzu piekrišanu lauksaimniecības zemes iegūšanai īpašumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0786A436" w14:textId="5DEAB579" w:rsidR="001D23CE" w:rsidRPr="00206A3B" w:rsidRDefault="001D23CE" w:rsidP="001D23CE">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7CA95719" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I. Iesniedzējs</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1523"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="384"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="371"/>
+        <w:gridCol w:w="569"/>
+        <w:gridCol w:w="2228"/>
+        <w:gridCol w:w="283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="3AB37E16" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8567" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A55E419" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1C74A4" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="5192D660" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8567" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12F8E8E9" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="720C0117" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="29A1DE74" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="2448" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F147AF2" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Personas kods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FBD57A0" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DD77A6D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E80979D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06455115" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C444D73" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="535BFECE" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B4B105D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59BF65FF" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB8D9E8" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="348C4CD5" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="056C6006" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29AC7516" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58149B97" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41DFBF83" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9071"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="3332043E" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC2E758" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="57E4CBE0" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20D9A03B" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(deklarētās dzīvesvietas adrese vai cita korespondences adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="4469C2B5" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F6E4569" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="70DCA026" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="285F7372" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(tālruņa numurs, elektroniskā pasta adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="12089D3E" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AF8B36F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="5D677CCD" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8506EC" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nerezidenta personas identifikācijas kods vai dzimšanas datums un valstspiederība, ja attiecināms)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32F4EE45" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II. Iesniedzējs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – persona, kurai ir pirmpirkuma tiesības (ja attiecināms)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="80"/>
+        <w:gridCol w:w="1484"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="555"/>
+        <w:gridCol w:w="2564"/>
+        <w:gridCol w:w="283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="0A5F1622" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9039" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498D7D4D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="540CCE9C" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="0643655F" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9039" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CE0D98F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59074087" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="753F652B" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="28" w:type="dxa"/>
+            <w:left w:w="28" w:type="dxa"/>
+            <w:bottom w:w="28" w:type="dxa"/>
+            <w:right w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="2"/>
+          <w:wBefore w:w="80" w:type="dxa"/>
+          <w:wAfter w:w="2847" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="797E0C43" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Personas kods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73A9609F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43EC9E63" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="678501B9" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="749FF42A" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3766E6EB" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01B5A25C" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302266DC" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32D0CBAF" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F22C72D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="443FD194" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F57F880" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE52941" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6C8BE4" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C191D6E" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9071"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="0AE8C34A" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A8AD3B7" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="5FCC5F98" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E989D04" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(deklarētās dzīvesvietas adrese vai cita korespondences adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="3CC216A3" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7C2C73" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="6885BE9A" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CEB4367" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(tālruņa numurs, elektroniskā pasta adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="5EB3A069" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DEE0145" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="0EA12AC5" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1DCF29" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nerezidenta personas identifikācijas kods vai dzimšanas datums un valstspiederība, ja attiecināms)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0BCBEDA8" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. Iesniedzēja pilnvarotā persona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ja attiecināms)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2968F16B" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9071"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="05BEC1C2" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A024FDE" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="00D073FC" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="021BD53F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="4D960C42" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57FE3076" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="766AACA4" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10610E34" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(pilnvaras numurs un izsniegšanas datums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="184C7568" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV. Darījuma objekts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4840D2F3" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9071"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="0F2C1004" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79E988A5" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="48BE7341" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="286F167D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(nekustamā īpašuma kadastra numurs, zemes vienības kadastra apzīmējums, adrese)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="5379CACF" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D586725" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="2AE20B63" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02665546" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52B6FE8B" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V. Zemes turpmākās izmantošanas mērķis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51500BC9" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9071"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="03405A2E" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E11070" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="0E50B569" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D040BF" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="0BA72D4A" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="494C3557" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="217B237B" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VI. Apliecinājums par atbilstību likuma "Par zemes privatizāciju lauku apvidos" 28.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>panta pirmās daļas 1. punkta "c" apakšpunkta nosacījumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D6334F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apliecinu, ka: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(atbilstošo atzīmēt ar X) </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8449"/>
+        <w:gridCol w:w="622"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="771F0DC1" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C7B4180" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) zemi lauksaimnieciskajā darbībā sākšu izmantot gada laikā pēc tās iegādes un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>to izmantošu arī turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="234672572"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F8CC99B" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0010599F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="02768A58" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D5FAC21" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) zemi lauksaimnieciskajā darbībā sākšu izmantot triju gadu laikā pēc tās iegādes un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>to izmantošu arī turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1840223002"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5A5B7A7A" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0010599F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="319975B4" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VII. Apliecinājums par atbilstību likuma "Par zemes privatizāciju lauku apvidos" 30.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta trešās daļas 3. punkta nosacījumam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ja attiecināms)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD120B0" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atzīmēt ar X)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535651AE" w14:textId="77777777" w:rsidR="006C23B7" w:rsidRPr="006C23B7" w:rsidRDefault="006C23B7" w:rsidP="006C23B7">
-[...112 lines deleted...]
-        <w:t>lauksaimniecības zemi</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8448"/>
+        <w:gridCol w:w="623"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="7E05733B" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73DFF3B3" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Apliecinu, ka attiecīgā zeme turpmāk tiks izmantota zemes dzīļu izmantošanai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="32236368"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="71950C4A" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0010599F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66359532" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atzīmēt ar X)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="202"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="336"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="341"/>
+        <w:gridCol w:w="441"/>
+        <w:gridCol w:w="8630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C3553F" w14:paraId="76A4023D" w14:textId="77777777" w:rsidTr="00C3553F">
-[...7 lines deleted...]
-            <w:tcW w:w="515" w:type="dxa"/>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="7F7BBFFA" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="489676076"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="30A9867E" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0010599F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729955C1" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apzinos, ka man var </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uzlikt administratīvo sodu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja gada laikā nesākšu izmantot lauksaimnieciskajā darbībā zemi, kas iepriekšējā vai kārtējā gadā ir bijusi pieteikta tiešajiem maksājumiem, un to neizmantošu arī turpmāk vai ja triju gadu laikā nesākšu izmantot lauksaimnieciskajā darbībā zemi, kas iepriekšējā vai kārtējā gadā nav bijusi pieteikta tiešajiem maksājumiem, un to neizmantošu arī turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C19CDE0" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VIII. Pielikumi</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="398"/>
+        <w:gridCol w:w="8673"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="276A63F1" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="445F7F3D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EA12738" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="3C4D1353" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3788CACD" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15D8E16F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="6C6BF305" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73EB333D" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21198E11" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="2CB86F17" w14:textId="77777777" w:rsidTr="0010599F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="045706A6" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8455" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19A6BD4A" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FC87856" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atzīmēt ar X)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8448"/>
+        <w:gridCol w:w="623"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="5E9C4B74" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78BD80D6" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Piekrītu informāciju par iesnieguma izskatīšanas gaitu saņemt uz elektroniskā pasta adresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-118143629"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="637" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="19048CDA" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0010599F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D078D30" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2319"/>
+        <w:gridCol w:w="997"/>
+        <w:gridCol w:w="2837"/>
+        <w:gridCol w:w="569"/>
+        <w:gridCol w:w="2349"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="6293604A" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15C0416F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5885E44A" w14:textId="77777777" w:rsidR="00C3553F" w:rsidRDefault="00C3553F" w:rsidP="00C3553F">
-[...31 lines deleted...]
-            <w:gridSpan w:val="14"/>
+          <w:p w14:paraId="0B9AEE62" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2393C2C7" w14:textId="77777777" w:rsidR="00C3553F" w:rsidRPr="00623828" w:rsidRDefault="00C3553F" w:rsidP="00C3553F">
-[...20 lines deleted...]
-            <w:tcW w:w="515" w:type="dxa"/>
+          <w:p w14:paraId="51B7DBC6" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CF6D5F9" w14:textId="77777777" w:rsidR="00C3553F" w:rsidRPr="00510204" w:rsidRDefault="00C3553F" w:rsidP="00C3553F">
-[...13 lines deleted...]
-            <w:gridSpan w:val="14"/>
+          <w:p w14:paraId="15772149" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1644A5A5" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4145"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0018532A" w:rsidRPr="0010599F" w14:paraId="5F8BF48E" w14:textId="77777777" w:rsidTr="00406A7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE1DD4F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>vārds, uzvārds</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(datums</w:t>
             </w:r>
-          </w:p>
-[...21 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...404 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7813F495" w14:textId="77777777" w:rsidR="00C3553F" w:rsidRPr="00623828" w:rsidRDefault="00C3553F" w:rsidP="00C3553F">
-[...16 lines deleted...]
-            <w:tcW w:w="6804" w:type="dxa"/>
+          <w:p w14:paraId="55F40527" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7680C3" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">deklarētās dzīvesvietas </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(paraksts</w:t>
             </w:r>
-            <w:r w:rsidR="006C0F29" w:rsidRPr="00C3553F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">adrese </w:t>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00E942EB" w:rsidRPr="00C3553F">
-[...5 lines deleted...]
-              <w:t>vai cita</w:t>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="006C0F29" w:rsidRPr="00C3553F">
-[...730 lines deleted...]
-            <w:tcW w:w="632" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EA7E21C" w14:textId="77777777" w:rsidR="009F558F" w:rsidRPr="0007285F" w:rsidRDefault="009F558F" w:rsidP="009F558F">
-[...55 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="16367948" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-            <w:tcW w:w="4981" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">                              vārds, uzvārds</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D77AB9" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="00406A7A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4145"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010599F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="649B71F7" w14:textId="77777777" w:rsidR="00B66767" w:rsidRPr="009F558F" w:rsidRDefault="00B66767" w:rsidP="00715BE9">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="1731D443" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0018532A">
+      <w:pPr>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A6FF968" w14:textId="77777777" w:rsidR="002F12B5" w:rsidRPr="009F558F" w:rsidRDefault="00715BE9" w:rsidP="002F12B5">
-[...12 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="6DA8DEA9" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Piezīmes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BFDB1A" w14:textId="77777777" w:rsidR="00715BE9" w:rsidRPr="009F558F" w:rsidRDefault="00715BE9" w:rsidP="002F12B5">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0272EED0" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Atzīmē, ja zeme iepriekšējā vai kārtējā gadā ir bijusi pieteikta tiešajiem maksājumiem.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...339 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E4046F5" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Atzīmē, ja zeme iepriekšējā vai kārtējā gadā nav bijusi pieteikta tiešajiem maksājumiem.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...328 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52EECA9F" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Neatzīmē, ja attiecīgā zeme paredzēta zemes dzīļu izmantošanai.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79EED653" w14:textId="77777777" w:rsidR="001B0C6B" w:rsidRPr="009F558F" w:rsidRDefault="001B0C6B" w:rsidP="009F558F">
-[...41 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="2DE00749" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Atzīmē, ja lauksaimniecības zemi vēlas iegūt īpašumā zemes dzīļu izmantošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA1283F" w14:textId="77777777" w:rsidR="009F558F" w:rsidRDefault="009F558F" w:rsidP="001B0C6B">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="068446FA" w14:textId="77777777" w:rsidR="0018532A" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1565"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Neatzīmē, ja attiecīgā zeme paredzēta zemes dzīļu izmantošanai.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...111 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B0A9F78" w14:textId="346486B8" w:rsidR="00C3045B" w:rsidRPr="0010599F" w:rsidRDefault="0018532A" w:rsidP="0010599F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1565"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010599F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A8287D0" w14:textId="77777777" w:rsidR="00581728" w:rsidRPr="00581728" w:rsidRDefault="007D7295" w:rsidP="00B26B32">
-[...1633 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00C3045B" w:rsidRPr="0010599F" w:rsidSect="0010599F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1134" w:bottom="993" w:left="1418" w:header="426" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1701" w:header="510" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A8F1EB6" w14:textId="77777777" w:rsidR="00172DB8" w:rsidRDefault="00172DB8" w:rsidP="001B0C6B">
+    <w:p w14:paraId="1FDA9678" w14:textId="77777777" w:rsidR="007A7612" w:rsidRDefault="007A7612" w:rsidP="0010599F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DD2F401" w14:textId="77777777" w:rsidR="00172DB8" w:rsidRDefault="00172DB8" w:rsidP="001B0C6B">
+    <w:p w14:paraId="53CE77B5" w14:textId="77777777" w:rsidR="007A7612" w:rsidRDefault="007A7612" w:rsidP="0010599F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...11 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...54 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26950A65" w14:textId="77777777" w:rsidR="00172DB8" w:rsidRDefault="00172DB8" w:rsidP="001B0C6B">
+    <w:p w14:paraId="53255457" w14:textId="77777777" w:rsidR="007A7612" w:rsidRDefault="007A7612" w:rsidP="0010599F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6140A56F" w14:textId="77777777" w:rsidR="00172DB8" w:rsidRDefault="00172DB8" w:rsidP="001B0C6B">
+    <w:p w14:paraId="4D14A2E6" w14:textId="77777777" w:rsidR="007A7612" w:rsidRDefault="007A7612" w:rsidP="0010599F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F313763"/>
+    <w:nsid w:val="2279264D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A788ABF6"/>
-    <w:lvl w:ilvl="0" w:tplc="04260017">
+    <w:tmpl w:val="883E2C46"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -4625,502 +3627,117 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...272 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1188254399">
+  <w:num w:numId="1" w16cid:durableId="1194806275">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008C5B35"/>
-[...109 lines deleted...]
-    <w:rsid w:val="00FB57A2"/>
+    <w:rsidRoot w:val="0018532A"/>
+    <w:rsid w:val="0010599F"/>
+    <w:rsid w:val="0018532A"/>
+    <w:rsid w:val="007A7612"/>
+    <w:rsid w:val="00A91440"/>
+    <w:rsid w:val="00C3045B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B6FB881"/>
-  <w15:docId w15:val="{FFE041B0-2EE5-4643-980D-BDE2D47EC203}"/>
+  <w14:docId w14:val="5760E0B7"/>
+  <w15:docId w15:val="{44414A68-A801-4D3F-BC79-91E0C0416138}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5473,365 +4090,253 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0018532A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="008C5B35"/>
+    <w:rsid w:val="0018532A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
-[...15 lines deleted...]
-    <w:name w:val="Galvene Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tvhtml">
+    <w:name w:val="tv_html"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Galvene"/>
-[...23 lines deleted...]
-    <w:rsid w:val="001B0C6B"/>
+    <w:rsid w:val="0018532A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D90487"/>
+    <w:rsid w:val="0018532A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
     <w:name w:val="Balonteksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D90487"/>
+    <w:rsid w:val="0018532A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
-[...3 lines deleted...]
-    <w:rsid w:val="00D90487"/>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0010599F"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0010599F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0010599F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0010599F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007124D1"/>
+    <w:rsid w:val="0010599F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tvhtml">
-[...35 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@smiltenesnovads.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2013/1307?locale=LV" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2009/73?locale=LV" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2013/1307?locale=LV" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2009/73?locale=LV" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tēma">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Iestāde">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Iestāde">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5859,51 +4364,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Iestāde">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6031,94 +4536,55 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2166</Words>
-  <Characters>1235</Characters>
+  <Words>2066</Words>
+  <Characters>1179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>zm</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3395</CharactersWithSpaces>
+  <CharactersWithSpaces>3239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rihards Paunins</dc:creator>
+  <dc:creator>vija.skutane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>